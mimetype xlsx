--- v0 (2026-07-28)
+++ v1 (2026-09-26)
@@ -455,51 +455,51 @@
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RoadVision — Defect register</t>
         </is>
       </c>
       <c r="B1" s="1" t="n"/>
       <c r="C1" s="1" t="n"/>
       <c r="D1" s="1" t="n"/>
       <c r="E1" s="1" t="n"/>
       <c r="F1" s="1" t="n"/>
       <c r="G1" s="1" t="n"/>
       <c r="H1" s="1" t="n"/>
       <c r="I1" s="1" t="n"/>
       <c r="J1" s="1" t="n"/>
       <c r="K1" s="1" t="n"/>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Generated 2026-07-28 07:08 UTC · 5 defects · 5 open</t>
+          <t>Generated 2026-09-26 10:39 UTC · 5 defects · 5 open</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Km-post</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">